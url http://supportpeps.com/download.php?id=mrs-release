--- v0 (2026-06-24)
+++ v1 (2026-08-24)
@@ -116,88 +116,201 @@
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7796"/>
       </w:tblGrid>
+      <w:tr w:rsidR="00342EE2" w:rsidRPr="004D123E" w14:paraId="0D2EA4EB" w14:textId="77777777" w:rsidTr="00EA6746">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32099B1F" w14:textId="035B1675" w:rsidR="00342EE2" w:rsidRDefault="00342EE2" w:rsidP="00EA6746">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>2026-001-15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7796" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3590C051" w14:textId="77777777" w:rsidR="00342EE2" w:rsidRDefault="00342EE2" w:rsidP="008E751A">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:noProof/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00342EE2" w:rsidRPr="004D123E" w14:paraId="4F29B428" w14:textId="77777777" w:rsidTr="00342EE2">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6853B962" w14:textId="77777777" w:rsidR="00342EE2" w:rsidRPr="00342EE2" w:rsidRDefault="00342EE2" w:rsidP="00EA6746">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7796" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EFBDBBC" w14:textId="78412427" w:rsidR="00342EE2" w:rsidRPr="00342EE2" w:rsidRDefault="00342EE2" w:rsidP="008E751A">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342EE2">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Cette version contient l’interface entre PEPS et Beoogo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="000B58C0" w:rsidRPr="004D123E" w14:paraId="5305063A" w14:textId="77777777" w:rsidTr="00EA6746">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F07D691" w14:textId="56743F59" w:rsidR="000B58C0" w:rsidRDefault="000B58C0" w:rsidP="00EA6746">
+          <w:p w14:paraId="0F07D691" w14:textId="1D37F148" w:rsidR="000B58C0" w:rsidRDefault="000B58C0" w:rsidP="00EA6746">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>2026-001-1</w:t>
             </w:r>
-            <w:r w:rsidR="00986C83">
+            <w:r w:rsidR="001734D0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00F63D2E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:eastAsia="fr-BE"/>
+              </w:rPr>
+              <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3ABF2BED" w14:textId="77777777" w:rsidR="000B58C0" w:rsidRDefault="000B58C0" w:rsidP="008E751A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -211,51 +324,93 @@
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77542BD9" w14:textId="77777777" w:rsidR="000B58C0" w:rsidRPr="000B58C0" w:rsidRDefault="000B58C0" w:rsidP="00EA6746">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C0F0A32" w14:textId="047E2F96" w:rsidR="00986C83" w:rsidRDefault="00986C83" w:rsidP="000B58C0">
+          <w:p w14:paraId="7B5A05A4" w14:textId="0D4A182E" w:rsidR="00F63D2E" w:rsidRDefault="00F63D2E" w:rsidP="000B58C0">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="89"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Erreur de calcul sur les x semaines, x jours</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3092E3E1" w14:textId="19F58773" w:rsidR="001734D0" w:rsidRDefault="001734D0" w:rsidP="000B58C0">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="89"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Il est possible depuis « Médicaments », d’envoyer une commande OrderLink pour un produit non présent dans le traitement d’un résident.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C0F0A32" w14:textId="582578AA" w:rsidR="00986C83" w:rsidRDefault="00986C83" w:rsidP="000B58C0">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="89"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Lors de la rédaction d’une observation, si l’on décide de relier l’observation à une plaie existante, PEPS reprend maintenant le texte de l’observation, les actions prises et l’évaluation dans le champ relatif à l’évolution actuelle de la plaie.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66386D1A" w14:textId="44AF16EB" w:rsidR="000B58C0" w:rsidRDefault="000B58C0" w:rsidP="000B58C0">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -980,50 +1135,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Correction d’un souci de filtre dans le tableau de suivi des actes paramédicaux</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AF2D6F0" w14:textId="77777777" w:rsidR="000C052B" w:rsidRDefault="000C052B" w:rsidP="000C052B">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="84"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Amélioration des statistiques institutionnelles</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76305815" w14:textId="36FBD448" w:rsidR="00CF6CEC" w:rsidRPr="00CF6CEC" w:rsidRDefault="00CF6CEC" w:rsidP="00CF6CEC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="84"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Ajout de la catégorie des observations dans le menu principal</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77E21B6B" w14:textId="77777777" w:rsidR="00CF6CEC" w:rsidRPr="000014F3" w:rsidRDefault="00CF6CEC" w:rsidP="00CF6CEC">
@@ -1099,51 +1255,50 @@
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Afin de permettre une saisie des dossiers de soins plus transversales qui est plus lisible que soin par soin</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47DE4241" w14:textId="77777777" w:rsidR="00CF6CEC" w:rsidRDefault="00CF6CEC" w:rsidP="00CF6CEC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="83"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Le texte de l’évolution de l’acte paramédical est repris dans le suivi de l’objectif choisi</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34A0805F" w14:textId="77777777" w:rsidR="00CF6CEC" w:rsidRDefault="00CF6CEC" w:rsidP="00CF6CEC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="83"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Modification de l’écran de saisie d’un acte paramédical depuis le dossier du résident</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C697E4D" w14:textId="77777777" w:rsidR="00CF6CEC" w:rsidRDefault="00CF6CEC" w:rsidP="00CF6CEC">
@@ -1674,50 +1829,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="341F8E36" w14:textId="34E798BC" w:rsidR="002E15BA" w:rsidRDefault="002E15BA" w:rsidP="00EA6746">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2026-001-</w:t>
             </w:r>
             <w:r w:rsidR="000C1487">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="399F7639" w14:textId="77777777" w:rsidR="002E15BA" w:rsidRDefault="002E15BA" w:rsidP="008E751A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
@@ -1821,51 +1977,50 @@
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vue « Profils des résidents » permettant de savoir quels résidents sont à risque</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7667441D" w14:textId="6D5DE445" w:rsidR="002317B6" w:rsidRDefault="002317B6" w:rsidP="002317B6">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="81"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Statistiques annuelles en deux pages des registres requis.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="267F3FEC" w14:textId="732F9D42" w:rsidR="000C1487" w:rsidRDefault="000C1487">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="81"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Il est possible de visualiser les soins archivés et de réactiver les soins archivés.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EB9D29D" w14:textId="52710468" w:rsidR="002E15BA" w:rsidRDefault="002E15BA">
@@ -1971,51 +2126,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B39D643" w14:textId="19938702" w:rsidR="00B2462A" w:rsidRDefault="00B2462A" w:rsidP="00EA6746">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-BE"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2026-001-2d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34DD95D1" w14:textId="77777777" w:rsidR="00B2462A" w:rsidRDefault="00B2462A" w:rsidP="008E751A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -2681,50 +2835,51 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6064E00E" w14:textId="2310B1CC" w:rsidR="00D2342A" w:rsidRDefault="00D2342A">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="77"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Lors l’ajout d’une chute, PEPS place trois actions dans l’agenda du résident pour la prise de paramètres. Cet agenda peut être signé</w:t>
             </w:r>
             <w:r w:rsidR="00E97B4A">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> et permet de rédiger </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>une observation dès lors que l’on a pris les paramètres.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32F03182" w14:textId="77777777" w:rsidR="00E97B4A" w:rsidRDefault="00E97B4A" w:rsidP="00E97B4A">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
@@ -2810,51 +2965,50 @@
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Le Kanban des objectifs peut être mis en plein écran.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="792539DC" w14:textId="4366589A" w:rsidR="00D2342A" w:rsidRDefault="00D2342A">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="77"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Il est plus simple maintenant de sélectionner un intervenant que l’on souhaite associer à un objectif.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="716542E9" w14:textId="27F7A387" w:rsidR="00D2342A" w:rsidRDefault="00D2342A">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="77"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>PEPS crée une observation lors de l’entrée d’un nouveau résident.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E6FEB9D" w14:textId="40A9A596" w:rsidR="00D2342A" w:rsidRDefault="00D2342A">
@@ -19530,61 +19684,61 @@
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DE46D0" w:rsidRPr="004D123E" w:rsidSect="00BC24ED">
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="593" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="273E942C" w14:textId="77777777" w:rsidR="00D87075" w:rsidRDefault="00D87075" w:rsidP="005818F4">
+    <w:p w14:paraId="71191C5C" w14:textId="77777777" w:rsidR="00C842F1" w:rsidRDefault="00C842F1" w:rsidP="005818F4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FCDFAD7" w14:textId="77777777" w:rsidR="00D87075" w:rsidRDefault="00D87075" w:rsidP="005818F4">
+    <w:p w14:paraId="24AEF430" w14:textId="77777777" w:rsidR="00C842F1" w:rsidRDefault="00C842F1" w:rsidP="005818F4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Roboto">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -19912,61 +20066,61 @@
             <w:pStyle w:val="Pieddepage"/>
             <w:spacing w:before="80" w:after="80"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:caps/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5EEACDE8" w14:textId="77777777" w:rsidR="00F64DCF" w:rsidRDefault="00F64DCF">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78F280E3" w14:textId="77777777" w:rsidR="00D87075" w:rsidRDefault="00D87075" w:rsidP="005818F4">
+    <w:p w14:paraId="5DFFE22B" w14:textId="77777777" w:rsidR="00C842F1" w:rsidRDefault="00C842F1" w:rsidP="005818F4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74ADE662" w14:textId="77777777" w:rsidR="00D87075" w:rsidRDefault="00D87075" w:rsidP="005818F4">
+    <w:p w14:paraId="236FB844" w14:textId="77777777" w:rsidR="00C842F1" w:rsidRDefault="00C842F1" w:rsidP="005818F4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="465397335"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="4031044E" w14:textId="1A8D7F25" w:rsidR="00F64DCF" w:rsidRDefault="00F46A0B">
         <w:pPr>
           <w:pStyle w:val="En-tte"/>
@@ -30551,50 +30705,51 @@
   <w:num w:numId="84" w16cid:durableId="1123380091">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="85" w16cid:durableId="1204322054">
     <w:abstractNumId w:val="69"/>
   </w:num>
   <w:num w:numId="86" w16cid:durableId="396324697">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="87" w16cid:durableId="1567955712">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="88" w16cid:durableId="1716346543">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="89" w16cid:durableId="145054374">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="81"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B3D67"/>
     <w:rsid w:val="000008C1"/>
@@ -30751,50 +30906,51 @@
     <w:rsid w:val="000964C0"/>
     <w:rsid w:val="000973E0"/>
     <w:rsid w:val="0009759A"/>
     <w:rsid w:val="000A0021"/>
     <w:rsid w:val="000A004D"/>
     <w:rsid w:val="000A0155"/>
     <w:rsid w:val="000A0CFF"/>
     <w:rsid w:val="000A1617"/>
     <w:rsid w:val="000A2169"/>
     <w:rsid w:val="000A2542"/>
     <w:rsid w:val="000A2A6D"/>
     <w:rsid w:val="000A36AB"/>
     <w:rsid w:val="000A446C"/>
     <w:rsid w:val="000A4A29"/>
     <w:rsid w:val="000A52AE"/>
     <w:rsid w:val="000A5365"/>
     <w:rsid w:val="000A5747"/>
     <w:rsid w:val="000A6610"/>
     <w:rsid w:val="000A68BB"/>
     <w:rsid w:val="000A7920"/>
     <w:rsid w:val="000A7C2C"/>
     <w:rsid w:val="000A7CB5"/>
     <w:rsid w:val="000B0759"/>
     <w:rsid w:val="000B0B78"/>
     <w:rsid w:val="000B10BD"/>
+    <w:rsid w:val="000B1190"/>
     <w:rsid w:val="000B2020"/>
     <w:rsid w:val="000B26AC"/>
     <w:rsid w:val="000B2797"/>
     <w:rsid w:val="000B2F05"/>
     <w:rsid w:val="000B2FA6"/>
     <w:rsid w:val="000B3373"/>
     <w:rsid w:val="000B3940"/>
     <w:rsid w:val="000B4845"/>
     <w:rsid w:val="000B4859"/>
     <w:rsid w:val="000B4E6D"/>
     <w:rsid w:val="000B5440"/>
     <w:rsid w:val="000B58C0"/>
     <w:rsid w:val="000B5A98"/>
     <w:rsid w:val="000B64B2"/>
     <w:rsid w:val="000B71ED"/>
     <w:rsid w:val="000C052B"/>
     <w:rsid w:val="000C08BE"/>
     <w:rsid w:val="000C0F4B"/>
     <w:rsid w:val="000C1487"/>
     <w:rsid w:val="000C166F"/>
     <w:rsid w:val="000C2563"/>
     <w:rsid w:val="000C3466"/>
     <w:rsid w:val="000C35AD"/>
     <w:rsid w:val="000C3A1B"/>
     <w:rsid w:val="000C420C"/>
@@ -30955,50 +31111,51 @@
     <w:rsid w:val="0016126A"/>
     <w:rsid w:val="0016239B"/>
     <w:rsid w:val="00162C07"/>
     <w:rsid w:val="0016304C"/>
     <w:rsid w:val="00163632"/>
     <w:rsid w:val="00163C30"/>
     <w:rsid w:val="00164B17"/>
     <w:rsid w:val="00164C2C"/>
     <w:rsid w:val="001659C2"/>
     <w:rsid w:val="00165B5A"/>
     <w:rsid w:val="00165C69"/>
     <w:rsid w:val="00166144"/>
     <w:rsid w:val="00166600"/>
     <w:rsid w:val="0016665F"/>
     <w:rsid w:val="0016792C"/>
     <w:rsid w:val="00167B51"/>
     <w:rsid w:val="00167BFF"/>
     <w:rsid w:val="00167CB2"/>
     <w:rsid w:val="00167FA2"/>
     <w:rsid w:val="0017069D"/>
     <w:rsid w:val="00170F47"/>
     <w:rsid w:val="001726B0"/>
     <w:rsid w:val="00172789"/>
     <w:rsid w:val="00172F1C"/>
     <w:rsid w:val="001730CF"/>
+    <w:rsid w:val="001734D0"/>
     <w:rsid w:val="00173BC8"/>
     <w:rsid w:val="00173DB5"/>
     <w:rsid w:val="00173DC8"/>
     <w:rsid w:val="001740C9"/>
     <w:rsid w:val="0017426B"/>
     <w:rsid w:val="0017480C"/>
     <w:rsid w:val="001752E4"/>
     <w:rsid w:val="00176669"/>
     <w:rsid w:val="00176B9C"/>
     <w:rsid w:val="00177D98"/>
     <w:rsid w:val="0018079E"/>
     <w:rsid w:val="00180DA7"/>
     <w:rsid w:val="00181C5D"/>
     <w:rsid w:val="00182C53"/>
     <w:rsid w:val="00182D97"/>
     <w:rsid w:val="001830BD"/>
     <w:rsid w:val="00183757"/>
     <w:rsid w:val="0018377D"/>
     <w:rsid w:val="001837FE"/>
     <w:rsid w:val="00185182"/>
     <w:rsid w:val="0018601A"/>
     <w:rsid w:val="001861BE"/>
     <w:rsid w:val="001863A4"/>
     <w:rsid w:val="001874FA"/>
     <w:rsid w:val="0018753C"/>
@@ -31406,50 +31563,51 @@
     <w:rsid w:val="003235D8"/>
     <w:rsid w:val="003237D1"/>
     <w:rsid w:val="00323AB1"/>
     <w:rsid w:val="003240D3"/>
     <w:rsid w:val="00324A82"/>
     <w:rsid w:val="00325142"/>
     <w:rsid w:val="00325B13"/>
     <w:rsid w:val="0032650E"/>
     <w:rsid w:val="00326E66"/>
     <w:rsid w:val="00327141"/>
     <w:rsid w:val="003306AD"/>
     <w:rsid w:val="00330F77"/>
     <w:rsid w:val="00331660"/>
     <w:rsid w:val="00331EB1"/>
     <w:rsid w:val="00332272"/>
     <w:rsid w:val="00332840"/>
     <w:rsid w:val="0033307A"/>
     <w:rsid w:val="00333213"/>
     <w:rsid w:val="003332B0"/>
     <w:rsid w:val="00334A55"/>
     <w:rsid w:val="00334C54"/>
     <w:rsid w:val="00336DA9"/>
     <w:rsid w:val="003377A8"/>
     <w:rsid w:val="00337BCC"/>
     <w:rsid w:val="00337EE1"/>
+    <w:rsid w:val="00342EE2"/>
     <w:rsid w:val="003436CC"/>
     <w:rsid w:val="00343900"/>
     <w:rsid w:val="00344B9D"/>
     <w:rsid w:val="00345081"/>
     <w:rsid w:val="00345216"/>
     <w:rsid w:val="003459AC"/>
     <w:rsid w:val="0034687B"/>
     <w:rsid w:val="00346B41"/>
     <w:rsid w:val="00347705"/>
     <w:rsid w:val="00350455"/>
     <w:rsid w:val="00350D2D"/>
     <w:rsid w:val="003518C7"/>
     <w:rsid w:val="00352DC1"/>
     <w:rsid w:val="00352E6F"/>
     <w:rsid w:val="003539B4"/>
     <w:rsid w:val="00354669"/>
     <w:rsid w:val="00354CEE"/>
     <w:rsid w:val="00354DF8"/>
     <w:rsid w:val="00355C3C"/>
     <w:rsid w:val="003561CC"/>
     <w:rsid w:val="003568A3"/>
     <w:rsid w:val="00356C4A"/>
     <w:rsid w:val="0035786E"/>
     <w:rsid w:val="003578A9"/>
     <w:rsid w:val="00360474"/>
@@ -32323,57 +32481,59 @@
     <w:rsid w:val="006C58D3"/>
     <w:rsid w:val="006C69F0"/>
     <w:rsid w:val="006C723A"/>
     <w:rsid w:val="006C7285"/>
     <w:rsid w:val="006C73AC"/>
     <w:rsid w:val="006C7613"/>
     <w:rsid w:val="006C77F2"/>
     <w:rsid w:val="006C7889"/>
     <w:rsid w:val="006D0A56"/>
     <w:rsid w:val="006D31D4"/>
     <w:rsid w:val="006D3245"/>
     <w:rsid w:val="006D388C"/>
     <w:rsid w:val="006D4843"/>
     <w:rsid w:val="006D48D8"/>
     <w:rsid w:val="006D4D86"/>
     <w:rsid w:val="006D4E09"/>
     <w:rsid w:val="006D51A8"/>
     <w:rsid w:val="006D5265"/>
     <w:rsid w:val="006D6BB0"/>
     <w:rsid w:val="006E047A"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E10C9"/>
     <w:rsid w:val="006E1590"/>
     <w:rsid w:val="006E1BF9"/>
     <w:rsid w:val="006E24A5"/>
+    <w:rsid w:val="006E2C26"/>
     <w:rsid w:val="006E2E7A"/>
     <w:rsid w:val="006E2F59"/>
     <w:rsid w:val="006E317C"/>
     <w:rsid w:val="006E3A9D"/>
     <w:rsid w:val="006E44EA"/>
     <w:rsid w:val="006E4860"/>
     <w:rsid w:val="006E56AC"/>
+    <w:rsid w:val="006E5983"/>
     <w:rsid w:val="006E5C74"/>
     <w:rsid w:val="006E5CF3"/>
     <w:rsid w:val="006E76D5"/>
     <w:rsid w:val="006F12DD"/>
     <w:rsid w:val="006F20D4"/>
     <w:rsid w:val="006F2B0A"/>
     <w:rsid w:val="006F3411"/>
     <w:rsid w:val="006F3738"/>
     <w:rsid w:val="006F434D"/>
     <w:rsid w:val="006F446D"/>
     <w:rsid w:val="006F4A24"/>
     <w:rsid w:val="006F4C74"/>
     <w:rsid w:val="006F519E"/>
     <w:rsid w:val="006F5F0A"/>
     <w:rsid w:val="006F6F4A"/>
     <w:rsid w:val="006F7F63"/>
     <w:rsid w:val="007002C0"/>
     <w:rsid w:val="007026BA"/>
     <w:rsid w:val="007042D7"/>
     <w:rsid w:val="00704AEF"/>
     <w:rsid w:val="00704C5D"/>
     <w:rsid w:val="00704ED3"/>
     <w:rsid w:val="00705013"/>
     <w:rsid w:val="00705B15"/>
     <w:rsid w:val="007066D8"/>
@@ -32653,50 +32813,51 @@
     <w:rsid w:val="008065C2"/>
     <w:rsid w:val="00806883"/>
     <w:rsid w:val="0080693F"/>
     <w:rsid w:val="00806BEE"/>
     <w:rsid w:val="00806E6C"/>
     <w:rsid w:val="008072A1"/>
     <w:rsid w:val="008072E7"/>
     <w:rsid w:val="008100D7"/>
     <w:rsid w:val="008101C4"/>
     <w:rsid w:val="00810C6D"/>
     <w:rsid w:val="008111EA"/>
     <w:rsid w:val="00811FB4"/>
     <w:rsid w:val="008122DD"/>
     <w:rsid w:val="008130E3"/>
     <w:rsid w:val="0081379B"/>
     <w:rsid w:val="008156F8"/>
     <w:rsid w:val="0081593A"/>
     <w:rsid w:val="00816159"/>
     <w:rsid w:val="00817219"/>
     <w:rsid w:val="008175E5"/>
     <w:rsid w:val="00817E92"/>
     <w:rsid w:val="00817FFA"/>
     <w:rsid w:val="00820771"/>
     <w:rsid w:val="0082127E"/>
     <w:rsid w:val="00821862"/>
+    <w:rsid w:val="00821D1F"/>
     <w:rsid w:val="00822AAB"/>
     <w:rsid w:val="008235E8"/>
     <w:rsid w:val="0082390B"/>
     <w:rsid w:val="00823CFF"/>
     <w:rsid w:val="00823F45"/>
     <w:rsid w:val="00824BF2"/>
     <w:rsid w:val="00824F72"/>
     <w:rsid w:val="00825BC0"/>
     <w:rsid w:val="008269CF"/>
     <w:rsid w:val="008269FF"/>
     <w:rsid w:val="00826F01"/>
     <w:rsid w:val="0082719E"/>
     <w:rsid w:val="00827FC1"/>
     <w:rsid w:val="00831E73"/>
     <w:rsid w:val="008342BD"/>
     <w:rsid w:val="0083440C"/>
     <w:rsid w:val="0083501B"/>
     <w:rsid w:val="00835123"/>
     <w:rsid w:val="00835F02"/>
     <w:rsid w:val="0083668E"/>
     <w:rsid w:val="008379BF"/>
     <w:rsid w:val="00840A57"/>
     <w:rsid w:val="00841814"/>
     <w:rsid w:val="00841A41"/>
     <w:rsid w:val="008420D0"/>
@@ -33734,50 +33895,51 @@
     <w:rsid w:val="00C66547"/>
     <w:rsid w:val="00C66CD4"/>
     <w:rsid w:val="00C67E5F"/>
     <w:rsid w:val="00C7004D"/>
     <w:rsid w:val="00C70821"/>
     <w:rsid w:val="00C722D0"/>
     <w:rsid w:val="00C733E3"/>
     <w:rsid w:val="00C73457"/>
     <w:rsid w:val="00C7393A"/>
     <w:rsid w:val="00C743F0"/>
     <w:rsid w:val="00C7490C"/>
     <w:rsid w:val="00C7514E"/>
     <w:rsid w:val="00C75A1C"/>
     <w:rsid w:val="00C75F5F"/>
     <w:rsid w:val="00C76760"/>
     <w:rsid w:val="00C76A80"/>
     <w:rsid w:val="00C76BC0"/>
     <w:rsid w:val="00C802FE"/>
     <w:rsid w:val="00C80F21"/>
     <w:rsid w:val="00C80FFC"/>
     <w:rsid w:val="00C8112C"/>
     <w:rsid w:val="00C82885"/>
     <w:rsid w:val="00C82D73"/>
     <w:rsid w:val="00C82D8C"/>
     <w:rsid w:val="00C837B2"/>
+    <w:rsid w:val="00C842F1"/>
     <w:rsid w:val="00C84C79"/>
     <w:rsid w:val="00C84F8D"/>
     <w:rsid w:val="00C85453"/>
     <w:rsid w:val="00C857A2"/>
     <w:rsid w:val="00C85966"/>
     <w:rsid w:val="00C90087"/>
     <w:rsid w:val="00C9196C"/>
     <w:rsid w:val="00C93235"/>
     <w:rsid w:val="00C93BA8"/>
     <w:rsid w:val="00C93E07"/>
     <w:rsid w:val="00C95B29"/>
     <w:rsid w:val="00C966BB"/>
     <w:rsid w:val="00C9689C"/>
     <w:rsid w:val="00C96A6C"/>
     <w:rsid w:val="00C96D44"/>
     <w:rsid w:val="00C96F27"/>
     <w:rsid w:val="00C96FCE"/>
     <w:rsid w:val="00C97204"/>
     <w:rsid w:val="00C9771A"/>
     <w:rsid w:val="00C97B75"/>
     <w:rsid w:val="00C97CFF"/>
     <w:rsid w:val="00C97DD1"/>
     <w:rsid w:val="00C97FBF"/>
     <w:rsid w:val="00C97FEE"/>
     <w:rsid w:val="00CA0667"/>
@@ -34347,50 +34509,51 @@
     <w:rsid w:val="00EE0CB9"/>
     <w:rsid w:val="00EE1321"/>
     <w:rsid w:val="00EE27C9"/>
     <w:rsid w:val="00EE28FA"/>
     <w:rsid w:val="00EE30E8"/>
     <w:rsid w:val="00EE45FF"/>
     <w:rsid w:val="00EE4D27"/>
     <w:rsid w:val="00EE4DFF"/>
     <w:rsid w:val="00EE5383"/>
     <w:rsid w:val="00EE5771"/>
     <w:rsid w:val="00EE5F9F"/>
     <w:rsid w:val="00EE72BB"/>
     <w:rsid w:val="00EE7450"/>
     <w:rsid w:val="00EF03DB"/>
     <w:rsid w:val="00EF0632"/>
     <w:rsid w:val="00EF0A63"/>
     <w:rsid w:val="00EF0B0A"/>
     <w:rsid w:val="00EF18FE"/>
     <w:rsid w:val="00EF1A35"/>
     <w:rsid w:val="00EF2534"/>
     <w:rsid w:val="00EF2550"/>
     <w:rsid w:val="00EF3B53"/>
     <w:rsid w:val="00EF4D01"/>
     <w:rsid w:val="00EF4EA8"/>
     <w:rsid w:val="00EF528F"/>
+    <w:rsid w:val="00EF56A8"/>
     <w:rsid w:val="00EF5C72"/>
     <w:rsid w:val="00EF6090"/>
     <w:rsid w:val="00EF735C"/>
     <w:rsid w:val="00F000EC"/>
     <w:rsid w:val="00F000FC"/>
     <w:rsid w:val="00F0139C"/>
     <w:rsid w:val="00F030BF"/>
     <w:rsid w:val="00F03627"/>
     <w:rsid w:val="00F03E1E"/>
     <w:rsid w:val="00F03F53"/>
     <w:rsid w:val="00F04E80"/>
     <w:rsid w:val="00F0578D"/>
     <w:rsid w:val="00F0662D"/>
     <w:rsid w:val="00F0675C"/>
     <w:rsid w:val="00F07B74"/>
     <w:rsid w:val="00F07D43"/>
     <w:rsid w:val="00F07F4B"/>
     <w:rsid w:val="00F118A3"/>
     <w:rsid w:val="00F144BD"/>
     <w:rsid w:val="00F14B8F"/>
     <w:rsid w:val="00F150ED"/>
     <w:rsid w:val="00F1612C"/>
     <w:rsid w:val="00F17363"/>
     <w:rsid w:val="00F175A2"/>
     <w:rsid w:val="00F17F5A"/>
@@ -34428,50 +34591,51 @@
     <w:rsid w:val="00F40160"/>
     <w:rsid w:val="00F401DE"/>
     <w:rsid w:val="00F41345"/>
     <w:rsid w:val="00F41732"/>
     <w:rsid w:val="00F41782"/>
     <w:rsid w:val="00F41926"/>
     <w:rsid w:val="00F428C3"/>
     <w:rsid w:val="00F43384"/>
     <w:rsid w:val="00F44CBF"/>
     <w:rsid w:val="00F44E68"/>
     <w:rsid w:val="00F4638A"/>
     <w:rsid w:val="00F46A0B"/>
     <w:rsid w:val="00F46B98"/>
     <w:rsid w:val="00F476F5"/>
     <w:rsid w:val="00F47B91"/>
     <w:rsid w:val="00F51C43"/>
     <w:rsid w:val="00F51D1D"/>
     <w:rsid w:val="00F54CD3"/>
     <w:rsid w:val="00F553CE"/>
     <w:rsid w:val="00F56E0E"/>
     <w:rsid w:val="00F574C6"/>
     <w:rsid w:val="00F57575"/>
     <w:rsid w:val="00F60573"/>
     <w:rsid w:val="00F635AD"/>
     <w:rsid w:val="00F637AF"/>
+    <w:rsid w:val="00F63D2E"/>
     <w:rsid w:val="00F64DCF"/>
     <w:rsid w:val="00F659ED"/>
     <w:rsid w:val="00F66871"/>
     <w:rsid w:val="00F66CEE"/>
     <w:rsid w:val="00F66D5E"/>
     <w:rsid w:val="00F67376"/>
     <w:rsid w:val="00F678C0"/>
     <w:rsid w:val="00F67970"/>
     <w:rsid w:val="00F67C13"/>
     <w:rsid w:val="00F67FBC"/>
     <w:rsid w:val="00F70B54"/>
     <w:rsid w:val="00F70EDE"/>
     <w:rsid w:val="00F71A10"/>
     <w:rsid w:val="00F724DC"/>
     <w:rsid w:val="00F72A4F"/>
     <w:rsid w:val="00F72A84"/>
     <w:rsid w:val="00F72D74"/>
     <w:rsid w:val="00F738A3"/>
     <w:rsid w:val="00F74573"/>
     <w:rsid w:val="00F74DD9"/>
     <w:rsid w:val="00F753E5"/>
     <w:rsid w:val="00F77A70"/>
     <w:rsid w:val="00F77F40"/>
     <w:rsid w:val="00F81AD3"/>
     <w:rsid w:val="00F8213D"/>
@@ -36169,50 +36333,51 @@
     <w:rsid w:val="0006470B"/>
     <w:rsid w:val="00064B8D"/>
     <w:rsid w:val="000653C8"/>
     <w:rsid w:val="00065AD3"/>
     <w:rsid w:val="00067BD5"/>
     <w:rsid w:val="00074B05"/>
     <w:rsid w:val="00075C2B"/>
     <w:rsid w:val="000777AA"/>
     <w:rsid w:val="00083CBC"/>
     <w:rsid w:val="000841B1"/>
     <w:rsid w:val="00085F96"/>
     <w:rsid w:val="00087618"/>
     <w:rsid w:val="00091EA3"/>
     <w:rsid w:val="00093A83"/>
     <w:rsid w:val="000948EB"/>
     <w:rsid w:val="00095ECD"/>
     <w:rsid w:val="000962CA"/>
     <w:rsid w:val="00097B82"/>
     <w:rsid w:val="000A0255"/>
     <w:rsid w:val="000A2542"/>
     <w:rsid w:val="000A2C16"/>
     <w:rsid w:val="000A4E33"/>
     <w:rsid w:val="000A5CD2"/>
     <w:rsid w:val="000A605B"/>
     <w:rsid w:val="000A6903"/>
+    <w:rsid w:val="000B1190"/>
     <w:rsid w:val="000C0ACC"/>
     <w:rsid w:val="000C35AD"/>
     <w:rsid w:val="000D69CB"/>
     <w:rsid w:val="000E3478"/>
     <w:rsid w:val="000E429D"/>
     <w:rsid w:val="000E6E5A"/>
     <w:rsid w:val="000F23A9"/>
     <w:rsid w:val="000F3002"/>
     <w:rsid w:val="000F364F"/>
     <w:rsid w:val="0010084F"/>
     <w:rsid w:val="00103BDF"/>
     <w:rsid w:val="001043A0"/>
     <w:rsid w:val="00104ABB"/>
     <w:rsid w:val="00114137"/>
     <w:rsid w:val="00115AF9"/>
     <w:rsid w:val="00115E95"/>
     <w:rsid w:val="0012080D"/>
     <w:rsid w:val="001268DC"/>
     <w:rsid w:val="0013344B"/>
     <w:rsid w:val="0013535D"/>
     <w:rsid w:val="00135963"/>
     <w:rsid w:val="00135DDC"/>
     <w:rsid w:val="001409BF"/>
     <w:rsid w:val="00140EA8"/>
     <w:rsid w:val="00145AC3"/>
@@ -36524,63 +36689,65 @@
     <w:rsid w:val="00660BC6"/>
     <w:rsid w:val="0066369C"/>
     <w:rsid w:val="00665105"/>
     <w:rsid w:val="006659FD"/>
     <w:rsid w:val="00672362"/>
     <w:rsid w:val="0067455F"/>
     <w:rsid w:val="00674CF7"/>
     <w:rsid w:val="00677A4B"/>
     <w:rsid w:val="006833DD"/>
     <w:rsid w:val="0068464A"/>
     <w:rsid w:val="00694AAE"/>
     <w:rsid w:val="0069512C"/>
     <w:rsid w:val="006967F6"/>
     <w:rsid w:val="006979DC"/>
     <w:rsid w:val="006A3A77"/>
     <w:rsid w:val="006A6A7B"/>
     <w:rsid w:val="006C33D8"/>
     <w:rsid w:val="006D0BAC"/>
     <w:rsid w:val="006D21B9"/>
     <w:rsid w:val="006D31B0"/>
     <w:rsid w:val="006D31E5"/>
     <w:rsid w:val="006E1B7A"/>
     <w:rsid w:val="006E328B"/>
     <w:rsid w:val="006E35EB"/>
     <w:rsid w:val="006E3990"/>
+    <w:rsid w:val="006E5983"/>
     <w:rsid w:val="006E77B5"/>
     <w:rsid w:val="006E7CDE"/>
     <w:rsid w:val="006F09F4"/>
     <w:rsid w:val="006F1A13"/>
     <w:rsid w:val="006F3411"/>
     <w:rsid w:val="006F5BFC"/>
     <w:rsid w:val="006F66EC"/>
     <w:rsid w:val="00701F4C"/>
     <w:rsid w:val="00706CF0"/>
     <w:rsid w:val="00707890"/>
     <w:rsid w:val="00707955"/>
     <w:rsid w:val="0070799F"/>
     <w:rsid w:val="00707C96"/>
+    <w:rsid w:val="00707E3C"/>
     <w:rsid w:val="00712162"/>
     <w:rsid w:val="007122DE"/>
     <w:rsid w:val="00714F71"/>
     <w:rsid w:val="00715C6F"/>
     <w:rsid w:val="00717D68"/>
     <w:rsid w:val="00727B71"/>
     <w:rsid w:val="0073051E"/>
     <w:rsid w:val="00736A5B"/>
     <w:rsid w:val="00741D37"/>
     <w:rsid w:val="00746DC2"/>
     <w:rsid w:val="00746F2E"/>
     <w:rsid w:val="00747F21"/>
     <w:rsid w:val="007532F4"/>
     <w:rsid w:val="007560B2"/>
     <w:rsid w:val="007562BB"/>
     <w:rsid w:val="00756FDB"/>
     <w:rsid w:val="00761EF6"/>
     <w:rsid w:val="0076278C"/>
     <w:rsid w:val="00764649"/>
     <w:rsid w:val="007669C9"/>
     <w:rsid w:val="007671FF"/>
     <w:rsid w:val="00767D18"/>
     <w:rsid w:val="00767D5F"/>
     <w:rsid w:val="00767E87"/>
     <w:rsid w:val="00771258"/>
@@ -36607,50 +36774,51 @@
     <w:rsid w:val="007C1240"/>
     <w:rsid w:val="007C1798"/>
     <w:rsid w:val="007C2D84"/>
     <w:rsid w:val="007C3E41"/>
     <w:rsid w:val="007C5141"/>
     <w:rsid w:val="007D05A3"/>
     <w:rsid w:val="007D46CC"/>
     <w:rsid w:val="007D4B26"/>
     <w:rsid w:val="007D54D7"/>
     <w:rsid w:val="007D6383"/>
     <w:rsid w:val="007E295E"/>
     <w:rsid w:val="007E3067"/>
     <w:rsid w:val="007F010B"/>
     <w:rsid w:val="007F5DB2"/>
     <w:rsid w:val="00800CD1"/>
     <w:rsid w:val="008025A6"/>
     <w:rsid w:val="00803685"/>
     <w:rsid w:val="00807374"/>
     <w:rsid w:val="008100D7"/>
     <w:rsid w:val="0081297F"/>
     <w:rsid w:val="00814F65"/>
     <w:rsid w:val="00815C1B"/>
     <w:rsid w:val="008164A9"/>
     <w:rsid w:val="00817E92"/>
     <w:rsid w:val="00820413"/>
+    <w:rsid w:val="00821D1F"/>
     <w:rsid w:val="00824BF2"/>
     <w:rsid w:val="00825BC0"/>
     <w:rsid w:val="00826103"/>
     <w:rsid w:val="00830806"/>
     <w:rsid w:val="00836ED1"/>
     <w:rsid w:val="00840765"/>
     <w:rsid w:val="008408E0"/>
     <w:rsid w:val="00841464"/>
     <w:rsid w:val="0084342C"/>
     <w:rsid w:val="00844041"/>
     <w:rsid w:val="00844D97"/>
     <w:rsid w:val="00850A91"/>
     <w:rsid w:val="00856DB5"/>
     <w:rsid w:val="00864020"/>
     <w:rsid w:val="008641E6"/>
     <w:rsid w:val="00864E9C"/>
     <w:rsid w:val="00865402"/>
     <w:rsid w:val="00865BBA"/>
     <w:rsid w:val="00867E7F"/>
     <w:rsid w:val="00870896"/>
     <w:rsid w:val="00873A23"/>
     <w:rsid w:val="008746C6"/>
     <w:rsid w:val="00874F63"/>
     <w:rsid w:val="00875769"/>
     <w:rsid w:val="0088274B"/>
@@ -36733,66 +36901,68 @@
     <w:rsid w:val="009D4821"/>
     <w:rsid w:val="009F0194"/>
     <w:rsid w:val="009F49EB"/>
     <w:rsid w:val="009F749E"/>
     <w:rsid w:val="00A016E7"/>
     <w:rsid w:val="00A01F30"/>
     <w:rsid w:val="00A040EC"/>
     <w:rsid w:val="00A0510C"/>
     <w:rsid w:val="00A0681A"/>
     <w:rsid w:val="00A1311B"/>
     <w:rsid w:val="00A13697"/>
     <w:rsid w:val="00A14F85"/>
     <w:rsid w:val="00A15152"/>
     <w:rsid w:val="00A15FF4"/>
     <w:rsid w:val="00A164FA"/>
     <w:rsid w:val="00A21F33"/>
     <w:rsid w:val="00A252FE"/>
     <w:rsid w:val="00A25D2C"/>
     <w:rsid w:val="00A26940"/>
     <w:rsid w:val="00A269E4"/>
     <w:rsid w:val="00A2760E"/>
     <w:rsid w:val="00A33B36"/>
     <w:rsid w:val="00A33B55"/>
     <w:rsid w:val="00A33B77"/>
     <w:rsid w:val="00A360CE"/>
+    <w:rsid w:val="00A401B4"/>
     <w:rsid w:val="00A43096"/>
     <w:rsid w:val="00A50917"/>
     <w:rsid w:val="00A54A98"/>
     <w:rsid w:val="00A55160"/>
     <w:rsid w:val="00A55FBC"/>
     <w:rsid w:val="00A613AB"/>
     <w:rsid w:val="00A63FFC"/>
     <w:rsid w:val="00A642DF"/>
     <w:rsid w:val="00A64C91"/>
     <w:rsid w:val="00A70B75"/>
     <w:rsid w:val="00A7789A"/>
     <w:rsid w:val="00A80CEB"/>
     <w:rsid w:val="00A843E6"/>
     <w:rsid w:val="00A86C2E"/>
     <w:rsid w:val="00A9185F"/>
     <w:rsid w:val="00A92570"/>
+    <w:rsid w:val="00A94B59"/>
     <w:rsid w:val="00A94C1F"/>
     <w:rsid w:val="00A95902"/>
     <w:rsid w:val="00A97637"/>
     <w:rsid w:val="00AB10D4"/>
     <w:rsid w:val="00AB3AEB"/>
     <w:rsid w:val="00AC3031"/>
     <w:rsid w:val="00AC49B3"/>
     <w:rsid w:val="00AC49DF"/>
     <w:rsid w:val="00AE1F24"/>
     <w:rsid w:val="00AE2EE9"/>
     <w:rsid w:val="00AE5675"/>
     <w:rsid w:val="00AE6931"/>
     <w:rsid w:val="00AF433D"/>
     <w:rsid w:val="00B00A70"/>
     <w:rsid w:val="00B00C35"/>
     <w:rsid w:val="00B042B4"/>
     <w:rsid w:val="00B05B5A"/>
     <w:rsid w:val="00B10801"/>
     <w:rsid w:val="00B13AAB"/>
     <w:rsid w:val="00B151EA"/>
     <w:rsid w:val="00B158B1"/>
     <w:rsid w:val="00B16A34"/>
     <w:rsid w:val="00B17F43"/>
     <w:rsid w:val="00B24953"/>
     <w:rsid w:val="00B2656D"/>
@@ -37813,78 +37983,78 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{258B3B0A-8E9D-43C1-B450-C0BBE6A92786}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>24</Pages>
-[...1 lines deleted...]
-  <Characters>33981</Characters>
+  <Pages>1</Pages>
+  <Words>6463</Words>
+  <Characters>34194</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1132</Lines>
-  <Paragraphs>612</Paragraphs>
+  <Lines>1139</Lines>
+  <Paragraphs>616</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Améliorations - © PEPS 2025</vt:lpstr>
       <vt:lpstr>Description des améliorations de PEPS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>39792</CharactersWithSpaces>
+  <CharactersWithSpaces>40041</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Améliorations - © PEPS 2026</dc:title>
   <dc:subject/>
   <dc:creator>jean vanlanduyt</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>